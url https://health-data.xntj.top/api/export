--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -1358,51 +1358,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:O8"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A73" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A7" sqref="A7:A83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="9.81818181818182" defaultRowHeight="15"/>
   <cols>
     <col width="12.2" customWidth="1" style="1" min="1" max="1"/>
     <col width="12.4545454545455" customWidth="1" style="1" min="2" max="2"/>
     <col width="13" customWidth="1" style="1" min="3" max="3"/>
     <col width="14.0909090909091" customWidth="1" style="1" min="4" max="4"/>
     <col width="8.81818181818182" customWidth="1" style="1" min="5" max="6"/>
     <col width="11.8181818181818" customWidth="1" style="1" min="7" max="7"/>
     <col width="16.3545454545455" customWidth="1" style="1" min="8" max="8"/>
     <col width="9.72727272727273" customWidth="1" style="1" min="9" max="9"/>
     <col width="7.72727272727273" customWidth="1" style="1" min="10" max="10"/>
     <col width="10.3636363636364" customWidth="1" style="1" min="11" max="11"/>
     <col width="28.6363636363636" customWidth="1" style="1" min="12" max="12"/>
     <col width="9.81818181818182" customWidth="1" style="1" min="13" max="16384"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customFormat="1" customHeight="1" s="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>自学课数据记录表格</t>
@@ -1731,51 +1731,73 @@
         </is>
       </c>
       <c r="F7" s="20" t="inlineStr">
         <is>
           <t>很大</t>
         </is>
       </c>
       <c r="G7" s="20" t="inlineStr">
         <is>
           <t>一般</t>
         </is>
       </c>
       <c r="H7" s="20" t="n"/>
       <c r="I7" s="20" t="n"/>
       <c r="J7" s="20" t="n"/>
       <c r="K7" s="20" t="n"/>
       <c r="L7" s="33" t="n"/>
       <c r="M7" s="33" t="n"/>
       <c r="N7" s="33" t="inlineStr">
         <is>
           <t>力竭</t>
         </is>
       </c>
       <c r="O7" s="20" t="n"/>
     </row>
-    <row r="8" ht="16.5" customFormat="1" customHeight="1" s="1"/>
+    <row r="8" ht="16.5" customFormat="1" customHeight="1" s="1">
+      <c r="A8" s="43" t="n">
+        <v>46221</v>
+      </c>
+      <c r="B8" s="44" t="inlineStr"/>
+      <c r="C8" s="36" t="inlineStr"/>
+      <c r="D8" s="20" t="inlineStr">
+        <is>
+          <t>01:13/8.5小时</t>
+        </is>
+      </c>
+      <c r="E8" s="20" t="n"/>
+      <c r="F8" s="20" t="n"/>
+      <c r="G8" s="20" t="n"/>
+      <c r="H8" s="20" t="n"/>
+      <c r="I8" s="20" t="n"/>
+      <c r="J8" s="20" t="n"/>
+      <c r="K8" s="20" t="n"/>
+      <c r="L8" s="33" t="n"/>
+      <c r="M8" s="33" t="n"/>
+      <c r="N8" s="33" t="n"/>
+      <c r="O8" s="20" t="n"/>
+    </row>
     <row r="9" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="10" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="11" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="12" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="13" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="14" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="15" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="16" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="17" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="18" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="19" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="20" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="21" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="22" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="23" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="24" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="25" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="26" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="27" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="28" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="29" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="30" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="31" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="32" ht="16.5" customFormat="1" customHeight="1" s="1"/>
     <row r="33" ht="16.5" customFormat="1" customHeight="1" s="1"/>